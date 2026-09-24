--- v0 (2026-08-05)
+++ v1 (2026-09-24)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5898"/>
         <w:gridCol w:w="4596"/>
       </w:tblGrid>
       <w:tr w:rsidR="00670E3D" w:rsidRPr="00076D50" w14:paraId="5E3F1E7D" w14:textId="77777777" w:rsidTr="004E0632">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E2CF40D" w14:textId="4FE6BB21" w:rsidR="00597F59" w:rsidRDefault="00670E3D" w:rsidP="00450644">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="601" w:right="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -230,68 +230,50 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00076D50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>FICHA DE INSCRIÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="001847D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Módulos Cuidados Paliativos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793E594E" w14:textId="77777777" w:rsidR="00550EB4" w:rsidRPr="00076D50" w:rsidRDefault="00550EB4" w:rsidP="00076D50">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="67F4EEC2" w14:textId="77777777" w:rsidR="00A273D4" w:rsidRPr="00EE5D39" w:rsidRDefault="00A273D4" w:rsidP="00597F59">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9967" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="7161"/>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="1180"/>
@@ -617,83 +599,102 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="309C514B" w14:textId="5C3FFE9B" w:rsidR="00CA2BD4" w:rsidRPr="00CA2BD4" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
+          <w:p w14:paraId="309C514B" w14:textId="3606B989" w:rsidR="00CA2BD4" w:rsidRPr="00CA2BD4" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43857">
               <w:t xml:space="preserve">Communication in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E43857">
               <w:t>Palliative</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E43857">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E43857">
               <w:t>Care</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E43857">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E43857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(36h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presencial </w:t>
             </w:r>
             <w:r w:rsidRPr="00E43857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="009C076C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
@@ -1368,96 +1369,131 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39747460" w14:textId="7F23758C" w:rsidR="00CA2BD4" w:rsidRPr="00E43857" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
+          <w:p w14:paraId="39747460" w14:textId="33D0A8DF" w:rsidR="00CA2BD4" w:rsidRPr="00E43857" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA2BD4">
               <w:t>Grief</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CA2BD4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA2BD4">
               <w:t>and</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CA2BD4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA2BD4">
               <w:t>Bereavement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CA2BD4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA2BD4">
               <w:t>care</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CA2BD4">
-              <w:t xml:space="preserve"> and Family Support </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA2BD4">
+              <w:t>Family</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA2BD4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CA2BD4">
+              <w:t>Support</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA2BD4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(24h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00677E9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="00383659">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
@@ -2191,96 +2227,116 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E950272" w14:textId="55E5DFF2" w:rsidR="00CA2BD4" w:rsidRPr="00CA2BD4" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
+          <w:p w14:paraId="5E950272" w14:textId="6A550B5C" w:rsidR="00CA2BD4" w:rsidRPr="00CA2BD4" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palliative care in older patients/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>frailty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00EA4ADC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2776,80 +2832,101 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FB9B7FA" w14:textId="477F5E49" w:rsidR="00CA2BD4" w:rsidRPr="00D22A8C" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
+          <w:p w14:paraId="5FB9B7FA" w14:textId="32C3AC70" w:rsidR="00CA2BD4" w:rsidRPr="00D22A8C" w:rsidRDefault="00CA2BD4" w:rsidP="00CA2BD4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palliative care in patients with AIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(12h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00ED7D78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
             <w:r w:rsidR="00BA3CFE">
               <w:rPr>
@@ -3290,74 +3367,95 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E0A03C2" w14:textId="126B10DD" w:rsidR="00DB7E58" w:rsidRPr="00DB7E58" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
+          <w:p w14:paraId="0E0A03C2" w14:textId="04A3AD7F" w:rsidR="00DB7E58" w:rsidRPr="00DB7E58" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7E58">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Palliative care in patients with chronic kidney diseases </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7E58">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(12h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB7E58">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00C01893">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AA468A">
               <w:rPr>
@@ -3820,80 +3918,101 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="335DB36B" w14:textId="46093645" w:rsidR="00DB7E58" w:rsidRPr="00DB7E58" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
+          <w:p w14:paraId="335DB36B" w14:textId="38530C19" w:rsidR="00DB7E58" w:rsidRPr="00DB7E58" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palliative care in patients with end-stage heart diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(12h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E75A03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
             <w:r w:rsidR="00C01893">
               <w:rPr>
@@ -4314,86 +4433,96 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B36A90D" w14:textId="43AEC8E1" w:rsidR="00DB7E58" w:rsidRPr="00655E11" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
+          <w:p w14:paraId="1B36A90D" w14:textId="6503EC27" w:rsidR="00DB7E58" w:rsidRPr="00655E11" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palliative care in patients with end-stage lung diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(12h)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="002B3BED">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AA468A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4844,80 +4973,101 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B67E867" w14:textId="61DD2DF4" w:rsidR="00DB7E58" w:rsidRPr="00DB7E58" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
+          <w:p w14:paraId="7B67E867" w14:textId="03A7B0F8" w:rsidR="00DB7E58" w:rsidRPr="00DB7E58" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Palliative care in critically ill patients (ICU and Emergency </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Dep) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(12h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00B022E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5351,96 +5501,117 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A09701D" w14:textId="5D507FFE" w:rsidR="00DB7E58" w:rsidRPr="00D22A8C" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
+          <w:p w14:paraId="6A09701D" w14:textId="5C17C932" w:rsidR="00DB7E58" w:rsidRPr="00D22A8C" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66B9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirituality in Palliative Care </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="007B66B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="31849B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online</w:t>
             </w:r>
             <w:r w:rsidRPr="007B66B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00ED2CCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5892,86 +6063,96 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7161" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72BB0E38" w14:textId="166D136C" w:rsidR="00DB7E58" w:rsidRPr="00D22A8C" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
+          <w:p w14:paraId="72BB0E38" w14:textId="4FAE10C3" w:rsidR="00DB7E58" w:rsidRPr="00D22A8C" w:rsidRDefault="00DB7E58" w:rsidP="00DB7E58">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22A8C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palliative care in patients with advanced neurological diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00167B0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(12h)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0E02" w:rsidRPr="008C0E02">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Online</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00732B62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00ED2CCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11923,60 +12104,60 @@
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="30CC9B92" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRPr="003A5D2B" w:rsidRDefault="00DC2CC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC2CC1" w:rsidRPr="003A5D2B" w:rsidSect="00450644">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="1021" w:bottom="272" w:left="1134" w:header="284" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="644ED7E0" w14:textId="77777777" w:rsidR="00EE2AF5" w:rsidRDefault="00EE2AF5">
+    <w:p w14:paraId="70583871" w14:textId="77777777" w:rsidR="00B76C2C" w:rsidRDefault="00B76C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E6D1E0A" w14:textId="77777777" w:rsidR="00EE2AF5" w:rsidRDefault="00EE2AF5">
+    <w:p w14:paraId="0157C50B" w14:textId="77777777" w:rsidR="00B76C2C" w:rsidRDefault="00B76C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -11996,101 +12177,101 @@
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23E1B7EB" w14:textId="586BBD51" w:rsidR="00450644" w:rsidRPr="00EE5D39" w:rsidRDefault="00450644" w:rsidP="00D4562A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5D39">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>www.</w:t>
     </w:r>
     <w:r w:rsidR="00332F20">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>fcse</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5D39">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.lisboa.ucp.pt</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71BC0677" w14:textId="77777777" w:rsidR="00450644" w:rsidRDefault="00450644" w:rsidP="00EE5D39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00D4562A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nº de Aluno_________</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (a preencher pelo </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -12107,85 +12288,85 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">        ver página seguinte s.f.f.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="343EAC79" w14:textId="77777777" w:rsidR="00EE2AF5" w:rsidRDefault="00EE2AF5">
+    <w:p w14:paraId="1528BC11" w14:textId="77777777" w:rsidR="00B76C2C" w:rsidRDefault="00B76C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E0D7134" w14:textId="77777777" w:rsidR="00EE2AF5" w:rsidRDefault="00EE2AF5">
+    <w:p w14:paraId="292CFC2F" w14:textId="77777777" w:rsidR="00B76C2C" w:rsidRDefault="00B76C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="344DA203" w14:textId="77777777" w:rsidR="00450644" w:rsidRPr="0076241F" w:rsidRDefault="00450644">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44BC327C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E04EBACE"/>
     <w:lvl w:ilvl="0" w:tplc="0816000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0816001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -12618,170 +12799,174 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzO0NDG3MDA3MTQ1szRX0lEKTi0uzszPAykwrwUAYDZ9HSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00597F59"/>
     <w:rsid w:val="00014243"/>
     <w:rsid w:val="00021C11"/>
     <w:rsid w:val="00044EE7"/>
     <w:rsid w:val="000453A2"/>
     <w:rsid w:val="000567A9"/>
     <w:rsid w:val="00076D50"/>
     <w:rsid w:val="0008510A"/>
     <w:rsid w:val="00097FC0"/>
     <w:rsid w:val="000C5F5B"/>
     <w:rsid w:val="000E623F"/>
     <w:rsid w:val="000F0FE5"/>
     <w:rsid w:val="000F2AC7"/>
     <w:rsid w:val="000F5922"/>
     <w:rsid w:val="00105A22"/>
     <w:rsid w:val="00121751"/>
     <w:rsid w:val="00150F8E"/>
+    <w:rsid w:val="001570BA"/>
     <w:rsid w:val="00167B0B"/>
     <w:rsid w:val="001847D1"/>
     <w:rsid w:val="00193FC4"/>
     <w:rsid w:val="001C0E2D"/>
     <w:rsid w:val="001C193D"/>
     <w:rsid w:val="001F14E9"/>
     <w:rsid w:val="00215E4C"/>
     <w:rsid w:val="00221A96"/>
     <w:rsid w:val="002306BC"/>
     <w:rsid w:val="002564E9"/>
     <w:rsid w:val="00270A94"/>
     <w:rsid w:val="00280FB9"/>
     <w:rsid w:val="002819EC"/>
     <w:rsid w:val="00283883"/>
     <w:rsid w:val="0029293A"/>
     <w:rsid w:val="00293215"/>
     <w:rsid w:val="002B031B"/>
     <w:rsid w:val="002B3BED"/>
     <w:rsid w:val="002C22CD"/>
     <w:rsid w:val="003249BF"/>
     <w:rsid w:val="00332F20"/>
     <w:rsid w:val="0035519F"/>
     <w:rsid w:val="00365EB2"/>
     <w:rsid w:val="0037148A"/>
     <w:rsid w:val="0037494C"/>
     <w:rsid w:val="00383659"/>
     <w:rsid w:val="003846F5"/>
     <w:rsid w:val="003A5D2B"/>
     <w:rsid w:val="003A7523"/>
     <w:rsid w:val="003B1AED"/>
     <w:rsid w:val="003B250C"/>
     <w:rsid w:val="003B71A7"/>
     <w:rsid w:val="003C2732"/>
     <w:rsid w:val="003E2F59"/>
     <w:rsid w:val="00405090"/>
     <w:rsid w:val="004054D6"/>
     <w:rsid w:val="004174BB"/>
     <w:rsid w:val="0042174E"/>
     <w:rsid w:val="00433CD9"/>
     <w:rsid w:val="00450644"/>
     <w:rsid w:val="00457F7D"/>
     <w:rsid w:val="00485616"/>
+    <w:rsid w:val="00492AC8"/>
     <w:rsid w:val="004B2720"/>
     <w:rsid w:val="004D33AD"/>
     <w:rsid w:val="004D6437"/>
     <w:rsid w:val="004E0632"/>
     <w:rsid w:val="00514932"/>
     <w:rsid w:val="00550EB4"/>
     <w:rsid w:val="0056101C"/>
     <w:rsid w:val="0056334F"/>
     <w:rsid w:val="00576B81"/>
     <w:rsid w:val="00582966"/>
     <w:rsid w:val="00595CD4"/>
     <w:rsid w:val="00597F59"/>
     <w:rsid w:val="005C7FAF"/>
     <w:rsid w:val="005F11E9"/>
     <w:rsid w:val="00611596"/>
     <w:rsid w:val="00611EAF"/>
     <w:rsid w:val="006333BC"/>
     <w:rsid w:val="00637646"/>
     <w:rsid w:val="00655200"/>
     <w:rsid w:val="00655E11"/>
     <w:rsid w:val="00666202"/>
     <w:rsid w:val="00670E3D"/>
     <w:rsid w:val="00677E9E"/>
     <w:rsid w:val="006B4243"/>
     <w:rsid w:val="006C6F3F"/>
     <w:rsid w:val="006F27E2"/>
     <w:rsid w:val="006F57E6"/>
     <w:rsid w:val="00702B41"/>
     <w:rsid w:val="00732B62"/>
     <w:rsid w:val="007553CD"/>
     <w:rsid w:val="007A52D1"/>
     <w:rsid w:val="007B326B"/>
     <w:rsid w:val="007B66B9"/>
     <w:rsid w:val="007C6770"/>
     <w:rsid w:val="007D24E2"/>
     <w:rsid w:val="00805A2B"/>
     <w:rsid w:val="008126B3"/>
     <w:rsid w:val="00834E96"/>
     <w:rsid w:val="00836866"/>
     <w:rsid w:val="00865175"/>
     <w:rsid w:val="008679F0"/>
     <w:rsid w:val="0088740A"/>
     <w:rsid w:val="00887A2F"/>
     <w:rsid w:val="00893D1E"/>
     <w:rsid w:val="008A01C1"/>
     <w:rsid w:val="008A178B"/>
     <w:rsid w:val="008A68CC"/>
     <w:rsid w:val="008B16C1"/>
     <w:rsid w:val="008B4E80"/>
+    <w:rsid w:val="008C0E02"/>
     <w:rsid w:val="008F14EA"/>
     <w:rsid w:val="0092656C"/>
     <w:rsid w:val="00960BB8"/>
     <w:rsid w:val="009761C4"/>
     <w:rsid w:val="009B5F7B"/>
     <w:rsid w:val="009C076C"/>
     <w:rsid w:val="009C2F8F"/>
     <w:rsid w:val="009D2CFB"/>
     <w:rsid w:val="009E5601"/>
     <w:rsid w:val="009F63A5"/>
     <w:rsid w:val="009F7CE6"/>
     <w:rsid w:val="00A01CE6"/>
     <w:rsid w:val="00A0393C"/>
     <w:rsid w:val="00A13FAC"/>
     <w:rsid w:val="00A24A8A"/>
     <w:rsid w:val="00A25D50"/>
     <w:rsid w:val="00A273D4"/>
     <w:rsid w:val="00A32B24"/>
     <w:rsid w:val="00A41F27"/>
     <w:rsid w:val="00A420DA"/>
     <w:rsid w:val="00A45D14"/>
     <w:rsid w:val="00A864A7"/>
     <w:rsid w:val="00A973B0"/>
     <w:rsid w:val="00AA468A"/>
     <w:rsid w:val="00AD23C0"/>
     <w:rsid w:val="00AE0802"/>
     <w:rsid w:val="00AF5DD5"/>
     <w:rsid w:val="00B022E2"/>
     <w:rsid w:val="00B5309E"/>
+    <w:rsid w:val="00B76C2C"/>
     <w:rsid w:val="00BA3CFE"/>
     <w:rsid w:val="00BA3D64"/>
     <w:rsid w:val="00BD7688"/>
     <w:rsid w:val="00C001D2"/>
     <w:rsid w:val="00C01893"/>
     <w:rsid w:val="00C21E4A"/>
     <w:rsid w:val="00C37E6A"/>
     <w:rsid w:val="00C61C01"/>
     <w:rsid w:val="00C8403B"/>
     <w:rsid w:val="00CA0B2A"/>
     <w:rsid w:val="00CA2BD4"/>
     <w:rsid w:val="00CB44AE"/>
     <w:rsid w:val="00CC3EEF"/>
     <w:rsid w:val="00CC7F9D"/>
     <w:rsid w:val="00CD6CC7"/>
     <w:rsid w:val="00CF5AAD"/>
     <w:rsid w:val="00D04008"/>
     <w:rsid w:val="00D22A8C"/>
     <w:rsid w:val="00D452D1"/>
     <w:rsid w:val="00D4562A"/>
     <w:rsid w:val="00D626A7"/>
     <w:rsid w:val="00D741A3"/>
     <w:rsid w:val="00D8086A"/>
     <w:rsid w:val="00D820A0"/>
     <w:rsid w:val="00D82200"/>
@@ -13900,82 +14085,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078548EA-C49A-4CF2-BC08-F47C5FB96DBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>679</Words>
-  <Characters>4719</Characters>
+  <Words>853</Words>
+  <Characters>4607</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>39</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ESB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5388</CharactersWithSpaces>
+  <CharactersWithSpaces>5450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Formulario_MFA</dc:title>
   <dc:subject/>
   <dc:creator>Manuel Luís Capelas</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>5609a43e9dd03bba8660f57b52f2aeae92887ab31ee260b7ccddaed12a0d5074</vt:lpwstr>
   </property>