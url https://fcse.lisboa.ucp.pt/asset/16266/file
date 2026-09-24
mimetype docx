--- v0 (2026-08-05)
+++ v1 (2026-09-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4868"/>
         <w:gridCol w:w="5597"/>
       </w:tblGrid>
       <w:tr w:rsidR="00804965" w:rsidRPr="00076D50" w14:paraId="7603327D" w14:textId="77777777" w:rsidTr="00E45F92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DBB66CC" w14:textId="5CEA897D" w:rsidR="00597F59" w:rsidRDefault="005F242C" w:rsidP="00450644">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="601" w:right="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -254,78 +254,50 @@
       <w:r w:rsidR="001847D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="006C3827">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Aulas Abertas</w:t>
       </w:r>
       <w:r w:rsidR="001847D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cuidados Paliativos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D35EF9" w14:textId="77777777" w:rsidR="0092656C" w:rsidRDefault="00376003" w:rsidP="00076D50">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="347DBE8F" w14:textId="77777777" w:rsidR="00A273D4" w:rsidRPr="00EE5D39" w:rsidRDefault="00A273D4" w:rsidP="00597F59">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9967" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="7884"/>
         <w:gridCol w:w="1637"/>
@@ -672,88 +644,97 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4B3DEC" w14:textId="7BA65E83" w:rsidR="00171FE6" w:rsidRPr="00375194" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
+          <w:p w14:paraId="5C4B3DEC" w14:textId="3C40CA9D" w:rsidR="00171FE6" w:rsidRPr="00375194" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00375194">
               <w:t>Ethics</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00375194">
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00375194">
               <w:t>Palliative</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00375194">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00375194">
               <w:t>care</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00375194">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00375194">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(8h) </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
             </w:r>
             <w:r w:rsidRPr="00375194">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="002C08C2" w:rsidRPr="00375194">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 DEZ 2026 (9H-13</w:t>
             </w:r>
             <w:r w:rsidR="00375194">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
@@ -946,80 +927,98 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B79DFD7" w14:textId="14170BF8" w:rsidR="00171FE6" w:rsidRPr="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
+          <w:p w14:paraId="1B79DFD7" w14:textId="322E82B2" w:rsidR="00171FE6" w:rsidRPr="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5EED">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Social Support in Palliative Care</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00962656">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(8h)</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
             </w:r>
             <w:r w:rsidRPr="00962656">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00AB6909">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00962656">
               <w:rPr>
@@ -1168,242 +1167,215 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56D242C7" w14:textId="7270D8AB" w:rsidR="00171FE6" w:rsidRPr="0051366B" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
+          <w:p w14:paraId="56D242C7" w14:textId="27F38C22" w:rsidR="00171FE6" w:rsidRPr="000C6240" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00927524">
-[...1 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
+              <w:t>Palliative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000C6240">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C6240">
               <w:t>Care</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t xml:space="preserve"> in LGBT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t>populations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t>lesbian</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t xml:space="preserve">, gay, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t>bi-sexual</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t>and</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t>transgender</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidRPr="000C6240">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A5693F">
+            <w:r w:rsidRPr="000C6240">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(4h)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00927524">
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6240">
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00AB6909">
+            <w:r w:rsidR="00AB6909" w:rsidRPr="000C6240">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000C6240">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AB6909">
+            <w:r w:rsidR="00AB6909" w:rsidRPr="000C6240">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OUT</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000C6240">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00AB6909">
+            <w:r w:rsidR="00AB6909" w:rsidRPr="000C6240">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00927524">
-[...68 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (14h-18h) videoconferência - Prof. Pamela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grassau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B58A7A1" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>50€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1474,74 +1446,94 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28AF4E65" w14:textId="3AA0F078" w:rsidR="005508C9" w:rsidRPr="00B16EEC" w:rsidRDefault="005508C9" w:rsidP="005508C9">
+          <w:p w14:paraId="28AF4E65" w14:textId="37120DE7" w:rsidR="005508C9" w:rsidRPr="00B16EEC" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D4BD4">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiotherapy in Palliative Care </w:t>
             </w:r>
             <w:r w:rsidRPr="00D16865">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(4h)</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
             </w:r>
             <w:r w:rsidRPr="00D16865">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00F00BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00D16865">
               <w:rPr>
@@ -1734,51 +1726,51 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A54A607" w14:textId="3123EC9D" w:rsidR="005508C9" w:rsidRPr="009D4BD4" w:rsidRDefault="005508C9" w:rsidP="005508C9">
+          <w:p w14:paraId="1A54A607" w14:textId="4AAC1F99" w:rsidR="005508C9" w:rsidRPr="009D4BD4" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Malignat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> wounds </w:t>
             </w:r>
             <w:r w:rsidRPr="009D4BD4">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1794,50 +1786,61 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8h</w:t>
             </w:r>
             <w:r w:rsidRPr="00D16865">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D16865">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00B16EEC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00D16865">
               <w:rPr>
@@ -2022,89 +2025,120 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="268D7C6A" w14:textId="6AAB1ADB" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
+          <w:p w14:paraId="268D7C6A" w14:textId="1CC7563C" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005508C9">
               <w:t>Pediatric</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005508C9">
               <w:t>palliative</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005508C9">
               <w:t>care</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(8h) </w:t>
-            </w:r>
+              <w:t>(8</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">h) </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00B16EEC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
@@ -2245,89 +2279,120 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CC848D7" w14:textId="5C8EEFA6" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
+          <w:p w14:paraId="3CC848D7" w14:textId="19E58395" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005508C9">
               <w:t>Palliative</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005508C9">
               <w:t>care</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005508C9">
               <w:t>prisons</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(2h) </w:t>
-            </w:r>
+              <w:t>(2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">h) </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="0069157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
@@ -2479,75 +2544,98 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3614317F" w14:textId="45BAE8A1" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
+          <w:p w14:paraId="3614317F" w14:textId="317B87D2" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D4BD4">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Last Days and Hours of Life </w:t>
             </w:r>
             <w:r w:rsidRPr="009D4BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(4h)</w:t>
             </w:r>
+            <w:r w:rsidR="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D4BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0069157D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
@@ -3106,87 +3194,106 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="685D5B8D" w14:textId="31BBC790" w:rsidR="005508C9" w:rsidRPr="00147016" w:rsidRDefault="005508C9" w:rsidP="005508C9">
+          <w:p w14:paraId="685D5B8D" w14:textId="53D18EBA" w:rsidR="005508C9" w:rsidRPr="00147016" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00147016">
               <w:t>Palliative</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00147016">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00147016">
               <w:t>Sedation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00147016">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00147016">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(4h)</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6240" w:rsidRPr="000C6240">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
             </w:r>
             <w:r w:rsidRPr="00147016">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00663C0A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00760924">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
@@ -3627,51 +3734,50 @@
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE5D39" w:rsidRPr="0042174E" w14:paraId="082FA205" w14:textId="77777777" w:rsidTr="0042174E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
           </w:tcPr>
           <w:p w14:paraId="1BAAF2C1" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="0042174E" w:rsidRDefault="00EE5D39" w:rsidP="0042174E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>DADOS PESSOAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26674D5E" w14:textId="77777777" w:rsidR="00A273D4" w:rsidRPr="00EE5D39" w:rsidRDefault="00A273D4" w:rsidP="000C5F5B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2411"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3637"/>
@@ -3681,50 +3787,51 @@
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="640FE7C9" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="0092656C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nome completo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7465" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="513C05A7" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0092656C" w:rsidRDefault="0092656C" w:rsidP="0092656C">
             <w:pPr>
               <w:pStyle w:val="alteravel"/>
               <w:spacing w:before="24" w:after="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092656C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8900,60 +9007,60 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="7C775CEC" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRPr="003A5D2B" w:rsidRDefault="00DC2CC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC2CC1" w:rsidRPr="003A5D2B" w:rsidSect="00450644">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="1021" w:bottom="272" w:left="1134" w:header="284" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="002C5F73" w14:textId="77777777" w:rsidR="004A32B4" w:rsidRDefault="004A32B4">
+    <w:p w14:paraId="25EA6849" w14:textId="77777777" w:rsidR="00A10135" w:rsidRDefault="00A10135">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E35E499" w14:textId="77777777" w:rsidR="004A32B4" w:rsidRDefault="004A32B4">
+    <w:p w14:paraId="6591B079" w14:textId="77777777" w:rsidR="00A10135" w:rsidRDefault="00A10135">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8985,135 +9092,135 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="389F6F38" w14:textId="77777777" w:rsidR="00450644" w:rsidRPr="00EE5D39" w:rsidRDefault="00450644" w:rsidP="00D4562A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5D39">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>www.</w:t>
     </w:r>
     <w:r w:rsidR="00164ACA">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>fcse</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5D39">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.lisboa.ucp.pt</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60135FC4" w14:textId="77777777" w:rsidR="004A32B4" w:rsidRDefault="004A32B4">
+    <w:p w14:paraId="76A6FC0D" w14:textId="77777777" w:rsidR="00A10135" w:rsidRDefault="00A10135">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CF42F7E" w14:textId="77777777" w:rsidR="004A32B4" w:rsidRDefault="004A32B4">
+    <w:p w14:paraId="198A6BA7" w14:textId="77777777" w:rsidR="00A10135" w:rsidRDefault="00A10135">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F8D467B" w14:textId="77777777" w:rsidR="00450644" w:rsidRPr="0076241F" w:rsidRDefault="00450644">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08275E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A869D6E"/>
     <w:lvl w:ilvl="0" w:tplc="0816000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0816001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10399,90 +10506,92 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzO0NDE3tzA2NTc1NTJS0lEKTi0uzszPAykwrwUAH7xNZiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00597F59"/>
     <w:rsid w:val="00014243"/>
     <w:rsid w:val="00021C11"/>
     <w:rsid w:val="000453A2"/>
     <w:rsid w:val="000567A9"/>
     <w:rsid w:val="00076D50"/>
     <w:rsid w:val="0008510A"/>
     <w:rsid w:val="00097FC0"/>
     <w:rsid w:val="000C5F5B"/>
+    <w:rsid w:val="000C6240"/>
     <w:rsid w:val="000E623F"/>
     <w:rsid w:val="000F0FE5"/>
     <w:rsid w:val="000F2AC7"/>
     <w:rsid w:val="000F5922"/>
     <w:rsid w:val="00105A22"/>
     <w:rsid w:val="00121751"/>
     <w:rsid w:val="00147016"/>
     <w:rsid w:val="00150F8E"/>
+    <w:rsid w:val="001570BA"/>
     <w:rsid w:val="00164ACA"/>
     <w:rsid w:val="00171FE6"/>
     <w:rsid w:val="0018445F"/>
     <w:rsid w:val="001847D1"/>
     <w:rsid w:val="00193FC4"/>
     <w:rsid w:val="001A7603"/>
     <w:rsid w:val="001B52A3"/>
     <w:rsid w:val="001C0E2D"/>
     <w:rsid w:val="001C193D"/>
     <w:rsid w:val="0020351E"/>
     <w:rsid w:val="00221A96"/>
     <w:rsid w:val="0023375A"/>
     <w:rsid w:val="002564E9"/>
     <w:rsid w:val="00270A94"/>
     <w:rsid w:val="00280FB9"/>
     <w:rsid w:val="002819EC"/>
     <w:rsid w:val="002865BC"/>
     <w:rsid w:val="00293215"/>
     <w:rsid w:val="002C08C2"/>
     <w:rsid w:val="002C22CD"/>
     <w:rsid w:val="003249BF"/>
     <w:rsid w:val="0035519F"/>
     <w:rsid w:val="0037148A"/>
     <w:rsid w:val="0037494C"/>
     <w:rsid w:val="00375194"/>
@@ -10542,50 +10651,51 @@
     <w:rsid w:val="00805A2B"/>
     <w:rsid w:val="008126B3"/>
     <w:rsid w:val="00834E96"/>
     <w:rsid w:val="008679F0"/>
     <w:rsid w:val="00880928"/>
     <w:rsid w:val="00887A2F"/>
     <w:rsid w:val="008A01C1"/>
     <w:rsid w:val="008A178B"/>
     <w:rsid w:val="008B16C1"/>
     <w:rsid w:val="008B4E80"/>
     <w:rsid w:val="008D4C80"/>
     <w:rsid w:val="0092656C"/>
     <w:rsid w:val="00927524"/>
     <w:rsid w:val="00960BB8"/>
     <w:rsid w:val="00962656"/>
     <w:rsid w:val="00992E8D"/>
     <w:rsid w:val="00997110"/>
     <w:rsid w:val="009C2F8F"/>
     <w:rsid w:val="009D2CFB"/>
     <w:rsid w:val="009D4BD4"/>
     <w:rsid w:val="009E5601"/>
     <w:rsid w:val="009F63A5"/>
     <w:rsid w:val="009F7CE6"/>
     <w:rsid w:val="00A01CE6"/>
     <w:rsid w:val="00A0393C"/>
+    <w:rsid w:val="00A10135"/>
     <w:rsid w:val="00A13FAC"/>
     <w:rsid w:val="00A24A8A"/>
     <w:rsid w:val="00A25D50"/>
     <w:rsid w:val="00A273D4"/>
     <w:rsid w:val="00A32B24"/>
     <w:rsid w:val="00A41F27"/>
     <w:rsid w:val="00A420DA"/>
     <w:rsid w:val="00A45D14"/>
     <w:rsid w:val="00A5693F"/>
     <w:rsid w:val="00A63278"/>
     <w:rsid w:val="00A864A7"/>
     <w:rsid w:val="00A973B0"/>
     <w:rsid w:val="00AB6909"/>
     <w:rsid w:val="00AE0802"/>
     <w:rsid w:val="00B16EEC"/>
     <w:rsid w:val="00B5309E"/>
     <w:rsid w:val="00B66065"/>
     <w:rsid w:val="00BA3D64"/>
     <w:rsid w:val="00BD7688"/>
     <w:rsid w:val="00C001D2"/>
     <w:rsid w:val="00C21E4A"/>
     <w:rsid w:val="00C37E6A"/>
     <w:rsid w:val="00C61C01"/>
     <w:rsid w:val="00C8403B"/>
     <w:rsid w:val="00C90130"/>
@@ -10624,53 +10734,53 @@
     <w:rsid w:val="00F8512E"/>
     <w:rsid w:val="00FA679E"/>
     <w:rsid w:val="00FB2598"/>
     <w:rsid w:val="00FB45FA"/>
     <w:rsid w:val="00FC20B0"/>
     <w:rsid w:val="00FC3504"/>
     <w:rsid w:val="00FD32DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="37780B16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{37E52438-C8D0-4EB2-832F-31F99E9F7A31}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
@@ -11736,82 +11846,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6188C25D-D914-4740-889C-BF4AAA79AB09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>510</Words>
-  <Characters>3688</Characters>
+  <Words>665</Words>
+  <Characters>3597</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>30</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ESB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4190</CharactersWithSpaces>
+  <CharactersWithSpaces>4254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>João Neves Amado</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>8e17540310176361deba3594df0b4b9de3871c53899bd765ec14bf0956a0f2e1</vt:lpwstr>
   </property>