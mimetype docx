--- v0 (2026-01-09)
+++ v1 (2026-10-21)
@@ -1,3430 +1,3600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4454"/>
+        <w:gridCol w:w="4868"/>
         <w:gridCol w:w="5597"/>
       </w:tblGrid>
       <w:tr w:rsidR="00804965" w:rsidRPr="00076D50" w14:paraId="7603327D" w14:textId="77777777" w:rsidTr="00E45F92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBB66CC" w14:textId="468B6730" w:rsidR="00597F59" w:rsidRDefault="00F27F04" w:rsidP="00450644">
+          <w:p w14:paraId="5DBB66CC" w14:textId="5CEA897D" w:rsidR="00597F59" w:rsidRDefault="005F242C" w:rsidP="00450644">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="601" w:right="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36116DC8" wp14:editId="4DE36AD3">
-[...2 lines deleted...]
-                  <wp:docPr id="1933134951" name="Picture 1"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CA95AB3" wp14:editId="78095A25">
+                  <wp:extent cx="2340000" cy="959238"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                  <wp:docPr id="1887423613" name="Picture 1" descr="A logo with text on it&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1887423613" name="Picture 1" descr="A logo with text on it&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill>
+                        <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
+                          <a:srcRect l="9499" t="11566" r="10015" b="11906"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2092206" cy="1129791"/>
+                            <a:ext cx="2340000" cy="959238"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="796394D8" w14:textId="77777777" w:rsidR="00597F59" w:rsidRPr="00076D50" w:rsidRDefault="00597F59" w:rsidP="00E45F92">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:right="-39"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D50">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Inscrição</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C522285" w14:textId="53133BB4" w:rsidR="00597F59" w:rsidRPr="00076D50" w:rsidRDefault="00597F59" w:rsidP="0068698D">
+          <w:p w14:paraId="7C522285" w14:textId="7400B95A" w:rsidR="00597F59" w:rsidRPr="00076D50" w:rsidRDefault="00597F59" w:rsidP="0068698D">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:right="-39"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D50">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Formação Avançada</w:t>
             </w:r>
             <w:r w:rsidR="00A24A8A" w:rsidRPr="00076D50">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 20</w:t>
             </w:r>
             <w:r w:rsidR="00804965">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008D4C80">
+            <w:r w:rsidR="00FC3504">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00D820A0" w:rsidRPr="00076D50">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>/20</w:t>
             </w:r>
             <w:r w:rsidR="0068698D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008D4C80">
+            <w:r w:rsidR="00FC3504">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CEF5431" w14:textId="035A3082" w:rsidR="005B32F5" w:rsidRPr="00076D50" w:rsidRDefault="00A273D4" w:rsidP="00076D50">
+    <w:p w14:paraId="73B4CE15" w14:textId="77777777" w:rsidR="0092656C" w:rsidRDefault="0092656C" w:rsidP="00450644">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00076D50">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="7A52F263" w14:textId="77777777" w:rsidR="00076D50" w:rsidRDefault="00076D50" w:rsidP="00450644">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>FICHA DE INSCRIÇÃO</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B29BC6B" w14:textId="77777777" w:rsidR="005B32F5" w:rsidRDefault="005B32F5" w:rsidP="00450644">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C3827">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2E49D5" w14:textId="77777777" w:rsidR="00376003" w:rsidRDefault="00A273D4" w:rsidP="00076D50">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>Aulas Abertas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001847D1">
+      </w:pPr>
+      <w:r w:rsidRPr="00076D50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="31849B"/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:t>FICHA DE INSCRIÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="001847D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="31849B"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="31849B"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Aulas Abertas</w:t>
+      </w:r>
+      <w:r w:rsidR="001847D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="31849B"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Cuidados Paliativos</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="69D35EF9" w14:textId="77777777" w:rsidR="0092656C" w:rsidRDefault="00376003" w:rsidP="00076D50">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="31849B"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="31849B"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Assistência online</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="002F42DD">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="31849B"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEF5431" w14:textId="77777777" w:rsidR="005B32F5" w:rsidRPr="00076D50" w:rsidRDefault="005B32F5" w:rsidP="00076D50">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="31849B"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="347DBE8F" w14:textId="77777777" w:rsidR="00A273D4" w:rsidRPr="00EE5D39" w:rsidRDefault="00A273D4" w:rsidP="00597F59">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9967" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="7884"/>
         <w:gridCol w:w="1637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D16865" w:rsidRPr="009D7734" w14:paraId="5DBC03B6" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="00D16865" w:rsidRPr="0042174E" w14:paraId="5DBC03B6" w14:textId="77777777" w:rsidTr="00D16865">
         <w:trPr>
           <w:trHeight w:val="244"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57043702" w14:textId="77777777" w:rsidR="00D16865" w:rsidRPr="009D7734" w:rsidRDefault="00D16865" w:rsidP="009D7734">
+          <w:p w14:paraId="57043702" w14:textId="77777777" w:rsidR="00D16865" w:rsidRPr="0042174E" w:rsidRDefault="00D16865" w:rsidP="006C3827">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Aula </w:t>
             </w:r>
-            <w:r w:rsidR="00992E8D" w:rsidRPr="009D7734">
+            <w:r w:rsidR="00992E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">aberta </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a que se inscreve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="57BF375E" w14:textId="77777777" w:rsidR="00D16865" w:rsidRPr="009D7734" w:rsidRDefault="00D16865" w:rsidP="009D7734">
+          <w:p w14:paraId="57BF375E" w14:textId="77777777" w:rsidR="00D16865" w:rsidRDefault="00D16865" w:rsidP="00D16865">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:commentRangeStart w:id="1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-              </w:rPr>
-              <w:t>Valor de Inscrição</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidR="00962656">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Inscrição</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171FE6" w:rsidRPr="009D7734" w14:paraId="63C09204" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="00171FE6" w:rsidRPr="00D22A8C" w14:paraId="63C09204" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E752E8" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="10E752E8" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="0042174E" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="00171FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15645671" w14:textId="7E6E762C" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="15645671" w14:textId="7A4FC2DF" w:rsidR="00171FE6" w:rsidRPr="0051366B" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00171FE6">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition in Palliative Care </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00171FE6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(4h)</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00171FE6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00FB45FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:br/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171FE6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve"> SET 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB45FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SET 202</w:t>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171FE6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (14h-18h) Prof. Sónia Velho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4554DD74" w14:textId="46BBBE97" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="4554DD74" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>50€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171FE6" w:rsidRPr="009D7734" w14:paraId="2C371EB1" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="00171FE6" w:rsidRPr="00D22A8C" w14:paraId="2C371EB1" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAE8C5A" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="6DAE8C5A" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="0042174E" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="00171FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4B3DEC" w14:textId="43454DE5" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="5C4B3DEC" w14:textId="7BA65E83" w:rsidR="00171FE6" w:rsidRPr="00375194" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...49 lines deleted...]
-              </w:rPr>
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidRPr="00375194">
+              <w:t>Ethics in Palliative care</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidR="002F42DD" w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00375194">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(8h) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="008D4C80" w:rsidRPr="009D7734">
-[...17 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="002C08C2" w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10 DEZ 2026 (9H-13</w:t>
+            </w:r>
+            <w:r w:rsidR="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="002C08C2" w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidR="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008D4C80" w:rsidRPr="009D7734">
-[...17 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MAI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="008D4C80" w:rsidRPr="009D7734">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (9h-18h) Prof. Mara Freitas</w:t>
+            <w:r w:rsidR="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (9h-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375194">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>h) Prof. Mara Freitas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D936FDC" w14:textId="179CCE53" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="4D936FDC" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>100€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171FE6" w:rsidRPr="009D7734" w14:paraId="121FA203" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="00171FE6" w:rsidRPr="00D22A8C" w14:paraId="121FA203" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59A148FC" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="59A148FC" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="0042174E" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="00171FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B79DFD7" w14:textId="6CD59E0F" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="1B79DFD7" w14:textId="14170BF8" w:rsidR="00171FE6" w:rsidRPr="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:commentRangeStart w:id="3"/>
+            <w:r w:rsidRPr="00AD5EED">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Support in Palliative Care </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>Social Support in Palliative Care</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidR="002F42DD">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:commentReference w:id="3"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962656">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>(8h)</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00962656">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00AB6909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Presencial</w:t>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962656">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:br/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>MAR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962656">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JAN 2025 (9h-18h) Prof. Alexandra Ramos</w:t>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962656">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (9h-18h) Prof. Alexandra Ramos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8CEAFC" w14:textId="3013B6FF" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="2D8CEAFC" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171FE6" w:rsidRPr="009D7734" w14:paraId="7323B56F" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="00171FE6" w:rsidRPr="00D22A8C" w14:paraId="7323B56F" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6297061C" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="6297061C" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRPr="0042174E" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="00171FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56D242C7" w14:textId="362A79E0" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="56D242C7" w14:textId="7270D8AB" w:rsidR="00171FE6" w:rsidRPr="0051366B" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-              </w:rPr>
+            <w:commentRangeStart w:id="4"/>
+            <w:r w:rsidRPr="00927524">
+              <w:t>Palliative Care in LGBT populations (lesbian, gay, bi-sexual and transgender)</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="4"/>
+            <w:r w:rsidR="00533888" w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00A5693F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(4h)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00AB6909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...141 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>h-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">h) videoconferência </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prof. Pamela Grassau</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B58A7A1" w14:textId="51D22E22" w:rsidR="00171FE6" w:rsidRPr="009D7734" w:rsidRDefault="00171FE6" w:rsidP="009D7734">
+          <w:p w14:paraId="5B58A7A1" w14:textId="77777777" w:rsidR="00171FE6" w:rsidRDefault="00171FE6" w:rsidP="00171FE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>50€</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t>Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508C9" w:rsidRPr="009D7734" w14:paraId="2BCE5E81" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="005508C9" w:rsidRPr="00D22A8C" w14:paraId="2BCE5E81" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF45D62" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="3BF45D62" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="0042174E" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28AF4E65" w14:textId="13580B71" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="28AF4E65" w14:textId="3AA0F078" w:rsidR="005508C9" w:rsidRPr="00B16EEC" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:commentRangeStart w:id="5"/>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiotherapy in Palliative Care </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(4h)</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:commentRangeEnd w:id="5"/>
+            <w:r w:rsidR="002F42DD" w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:commentReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:br/>
-              <w:t>2</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:r>
+            <w:r w:rsidR="00F00BF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F00BF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00BF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00BF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MAR</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>h-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00BF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (9h-13h) Prof. Cristina Mello Vieira</w:t>
+              <w:t>h) Prof. Cristina Mello Vieira</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="685F51B4" w14:textId="1BC067C5" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="685F51B4" w14:textId="77777777" w:rsidR="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>50€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508C9" w:rsidRPr="009D7734" w14:paraId="02425CF2" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="005508C9" w:rsidRPr="00D22A8C" w14:paraId="02425CF2" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="270C34DC" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="270C34DC" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="0042174E" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A54A607" w14:textId="48616168" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="1A54A607" w14:textId="3123EC9D" w:rsidR="005508C9" w:rsidRPr="009D4BD4" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Malignat</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve">Malignat wounds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> wounds in Palliative Care </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t xml:space="preserve">in Palliative Care </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(8h)</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>8h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00B16EEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>07</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00B16EEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MAI</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>SET</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (9h-18h) Prof. Paulo Alves</w:t>
+              <w:t xml:space="preserve"> (9h-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16865">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">h) Prof. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Paulo Alves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7226AC" w14:textId="703E65E7" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="3C7226AC" w14:textId="77777777" w:rsidR="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508C9" w:rsidRPr="009D7734" w14:paraId="70831026" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="005508C9" w:rsidRPr="00D22A8C" w14:paraId="70831026" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F455D4" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="46F455D4" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="0042174E" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="268D7C6A" w14:textId="60A735C0" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="268D7C6A" w14:textId="6AAB1ADB" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:commentRangeStart w:id="6"/>
+            <w:r w:rsidRPr="005508C9">
+              <w:t xml:space="preserve">Pediatric palliative care </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="6"/>
+            <w:r w:rsidR="002F42DD" w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(8h) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B16EEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> 2025 (9h-18h) Prof. Ana Lacerda</w:t>
+            <w:r w:rsidR="00B16EEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OUT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16EEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (9h-18h) Prof. Ana Lacerda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CEAA32F" w14:textId="1732831A" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="1CEAA32F" w14:textId="77777777" w:rsidR="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>25€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508C9" w:rsidRPr="009D7734" w14:paraId="7B7E7390" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="005508C9" w:rsidRPr="00D22A8C" w14:paraId="7B7E7390" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0F65FB" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="6F0F65FB" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="0042174E" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CC848D7" w14:textId="712477B2" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="3CC848D7" w14:textId="5C8EEFA6" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:commentRangeStart w:id="7"/>
+            <w:r w:rsidRPr="005508C9">
+              <w:t xml:space="preserve">Palliative care in prisons </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="7"/>
+            <w:r w:rsidR="002F42DD" w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="7"/>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2h) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="0069157D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...77 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>JAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (16h-18h) - Prof. Manuel Luís Capelas</w:t>
+            <w:r w:rsidR="0069157D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (16h-18h) - Prof. Manuel Luís Capel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>as</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9F4748" w14:textId="2535A1C3" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="6A9F4748" w14:textId="77777777" w:rsidR="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>25€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508C9" w:rsidRPr="009D7734" w14:paraId="1B2F4149" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="005508C9" w:rsidRPr="00D22A8C" w14:paraId="1B2F4149" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D24566C" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="3D24566C" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="0042174E" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="005508C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3614317F" w14:textId="51898CA3" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="3614317F" w14:textId="45BAE8A1" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:commentRangeStart w:id="8"/>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Last Days and Hours of Life </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>Last Days and Hours of Life</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="8"/>
+            <w:r w:rsidR="00533888" w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:commentReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>(4h)</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0069157D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0069157D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>JUN</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>MAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0069157D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h-1</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>h) Prof. Isabel Neto</w:t>
+              <w:t xml:space="preserve">h) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Prof.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Isabel Neto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBB9AD2" w14:textId="22EC1C3A" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="3FBB9AD2" w14:textId="77777777" w:rsidR="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>50€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508C9" w:rsidRPr="009D7734" w14:paraId="1CACBF01" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="005508C9" w:rsidRPr="00D22A8C" w14:paraId="1CACBF01" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE83C92" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="7EE83C92" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="00D22A8C" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="00171FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E68AFF1" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="2E68AFF1" w14:textId="77777777" w:rsidR="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:commentRangeStart w:id="9"/>
+            <w:r w:rsidRPr="0051366B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palliative Care in Vulnerable Populations: refugees and homeless </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>Palliative Car</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(4h)</w:t>
+              <w:t>e in Vulnerable Populations: refugees and homeless</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="9"/>
+            <w:r w:rsidR="00533888">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:commentReference w:id="9"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>h)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0132709E" w14:textId="16925F65" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="00663C0A" w:rsidP="009D7734">
+          <w:p w14:paraId="0132709E" w14:textId="3464321A" w:rsidR="005508C9" w:rsidRPr="005508C9" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002F42DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="005F5070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F5070">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OUT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="005508C9" w:rsidRPr="009D7734">
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>h-18h)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00927524">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>videoconferência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005508C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prof. Naheed Dosani</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07171C7E" w14:textId="08625114" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="07171C7E" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="0051366B" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>50€</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508C9" w:rsidRPr="009D7734" w14:paraId="4687ADF7" w14:textId="77777777" w:rsidTr="009D7734">
+      <w:tr w:rsidR="005508C9" w:rsidRPr="00147016" w14:paraId="4687ADF7" w14:textId="77777777" w:rsidTr="00992E8D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A28554E" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="2A28554E" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="00147016" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Marcar2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="00147016">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D7734">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7884" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="685D5B8D" w14:textId="3ECD2643" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="685D5B8D" w14:textId="31BBC790" w:rsidR="005508C9" w:rsidRPr="00147016" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-              </w:rPr>
+            <w:commentRangeStart w:id="10"/>
+            <w:r w:rsidRPr="00147016">
+              <w:t>Palliative Sedation</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="10"/>
+            <w:r w:rsidR="00533888" w:rsidRPr="00147016">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="10"/>
+            </w:r>
+            <w:r w:rsidRPr="00147016">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00147016">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(4h)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00147016">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00760924">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...55 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00760924">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>JUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00760924">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00147016">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00147016">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h-1</w:t>
             </w:r>
-            <w:r w:rsidR="00663C0A" w:rsidRPr="009D7734">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00663C0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7734">
-[...7 lines deleted...]
-              <w:t>h) Prof. Isabel Neto</w:t>
+            <w:r w:rsidRPr="00147016">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">h) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00147016">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabel Neto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="608E19FB" w14:textId="24933407" w:rsidR="005508C9" w:rsidRPr="009D7734" w:rsidRDefault="005508C9" w:rsidP="009D7734">
+          <w:p w14:paraId="608E19FB" w14:textId="77777777" w:rsidR="005508C9" w:rsidRPr="00147016" w:rsidRDefault="005508C9" w:rsidP="005508C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7734">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>50€</w:t>
             </w:r>
-            <w:r w:rsidR="009D7734" w:rsidRPr="009D7734">
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23339393" w14:textId="47395ECF" w:rsidR="0092656C" w:rsidRDefault="00D16865" w:rsidP="003A5D2B">
+    <w:p w14:paraId="5E29B944" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="00A5693F" w:rsidRDefault="0092656C" w:rsidP="003A5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B54C0F" w14:textId="77777777" w:rsidR="006C3827" w:rsidRPr="00A5693F" w:rsidRDefault="006C3827" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23339393" w14:textId="77777777" w:rsidR="0092656C" w:rsidRDefault="00D16865" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA – Inscrições Limitadas | </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0092656C" w:rsidRPr="0092656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Data limite</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>Data limite:</w:t>
+      </w:r>
+      <w:r w:rsidR="0092656C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> até 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0092656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> até 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>dias</w:t>
       </w:r>
       <w:r w:rsidR="0092656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> antes do início da formação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB123C2" w14:textId="77777777" w:rsidR="006F57E6" w:rsidRDefault="006F57E6" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dias</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0092656C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B57A2F" w14:textId="77777777" w:rsidR="006F57E6" w:rsidRDefault="006F57E6" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> antes do início da formação.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D7734">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071D131A" w14:textId="77777777" w:rsidR="006F57E6" w:rsidRDefault="006F57E6" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01727E81" w14:textId="77777777" w:rsidR="005B32F5" w:rsidRDefault="005B32F5" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206BCBDC" w14:textId="77777777" w:rsidR="005B32F5" w:rsidRDefault="005B32F5" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62787990" w14:textId="77777777" w:rsidR="005B32F5" w:rsidRDefault="005B32F5" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DC6211" w14:textId="77777777" w:rsidR="005B32F5" w:rsidRDefault="005B32F5" w:rsidP="003A5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE5D39" w:rsidRPr="0042174E" w14:paraId="082FA205" w14:textId="77777777" w:rsidTr="0042174E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
           </w:tcPr>
           <w:p w14:paraId="1BAAF2C1" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="0042174E" w:rsidRDefault="00EE5D39" w:rsidP="0042174E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -3434,66 +3604,59 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DADOS PESSOAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26674D5E" w14:textId="77777777" w:rsidR="00A273D4" w:rsidRPr="00EE5D39" w:rsidRDefault="00A273D4" w:rsidP="000C5F5B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="176"/>
-        <w:gridCol w:w="1809"/>
+        <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2411"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3637"/>
-        <w:gridCol w:w="190"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="06B1A646" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="06B1A646" w14:textId="77777777" w:rsidTr="0092656C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="640FE7C9" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="0092656C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome completo:</w:t>
             </w:r>
@@ -3570,59 +3733,54 @@
             </w:r>
             <w:r w:rsidRPr="0092656C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0092656C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0092656C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="41C244B9" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="41C244B9" w14:textId="77777777" w:rsidTr="0092656C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="68446D4C" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="00FA679E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data Nascimento:</w:t>
             </w:r>
@@ -3699,82 +3857,78 @@
             </w:r>
             <w:r w:rsidRPr="0092656C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0092656C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0092656C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="65C866C5" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="65C866C5" w14:textId="77777777" w:rsidTr="0092656C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="54D3567B" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="00FA679E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Endereço:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7465" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4AA98E64" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="00FA679E">
             <w:pPr>
               <w:pStyle w:val="alteravel"/>
               <w:spacing w:before="24" w:after="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3828,59 +3982,54 @@
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="5ACEDB8C" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="5ACEDB8C" w14:textId="77777777" w:rsidTr="00FA679E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="541B889A" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="00FA679E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Código Postal:</w:t>
             </w:r>
@@ -4123,101 +4272,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="022D7207" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0092656C" w:rsidRPr="0059156D" w14:paraId="022D7207" w14:textId="77777777" w:rsidTr="00FA679E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC97D53" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="009D7734">
+          <w:p w14:paraId="4CC97D53" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="00FA679E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7465" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="68D9AF78" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="0059156D" w:rsidRDefault="0092656C" w:rsidP="00FA679E">
             <w:pPr>
               <w:pStyle w:val="alteravel"/>
               <w:spacing w:before="24" w:after="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47B9F" w:rsidRPr="0059156D" w14:paraId="484C2EBA" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F47B9F" w:rsidRPr="0059156D" w14:paraId="484C2EBA" w14:textId="77777777" w:rsidTr="00FA679E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="247C2B72" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRPr="0059156D" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contribuinte n.º:</w:t>
             </w:r>
@@ -4234,51 +4374,51 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2580"/>
               </w:tabs>
               <w:spacing w:before="24" w:after="24"/>
               <w:ind w:left="2580" w:hanging="2580"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text7"/>
+            <w:bookmarkStart w:id="11" w:name="Text7"/>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
@@ -4293,51 +4433,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">                                               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Cartão de Cidadão</w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: n.º </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
@@ -4520,60 +4660,67 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(8 dígitos e 4 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
               <w:t>caracteres</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> do código de validação)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47B9F" w:rsidRPr="0059156D" w14:paraId="041CBBF4" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F47B9F" w:rsidRPr="0059156D" w14:paraId="041CBBF4" w14:textId="77777777" w:rsidTr="003B3F20">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
+          <w:p w14:paraId="2DA961D9" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRPr="0004010C" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="561B9839" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRPr="0004010C" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004010C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Para efeitos de validação da informação prestada queira, por favor, juntar uma cópia do cartão de cidadão, frente e verso. Em alternativa, poderá deslocar-se à secretaria d</w:t>
             </w:r>
             <w:r w:rsidR="00164ACA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
@@ -4598,92 +4745,87 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FCSE</w:t>
             </w:r>
             <w:r w:rsidRPr="0004010C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, dentro do horário de expediente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BABAD1A" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRPr="0059156D" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
             <w:pPr>
               <w:pStyle w:val="alteravel"/>
               <w:spacing w:before="24" w:after="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47B9F" w:rsidRPr="0059156D" w14:paraId="420BC76F" w14:textId="77777777" w:rsidTr="00D9364C">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F47B9F" w:rsidRPr="0059156D" w14:paraId="420BC76F" w14:textId="77777777" w:rsidTr="00FA679E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5D633CB5" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRPr="0059156D" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:beforeLines="10" w:before="24" w:afterLines="10" w:after="24"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefone contacto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7465" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="67F8E63D" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
+          <w:p w14:paraId="431CC704" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRPr="0059156D" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
             <w:pPr>
               <w:pStyle w:val="alteravel"/>
               <w:spacing w:before="24" w:after="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4822,67 +4964,51 @@
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> ou  </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5012,103 +5138,95 @@
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37E100AB" w14:textId="77777777" w:rsidR="009D7734" w:rsidRDefault="009D7734" w:rsidP="00F47B9F">
-[...18 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C5F5B" w:rsidRPr="0042174E" w14:paraId="3B41C3CE" w14:textId="77777777" w:rsidTr="00D9364C">
-[...6 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="58EEC524" w14:textId="77777777" w:rsidR="0092656C" w:rsidRPr="003A5D2B" w:rsidRDefault="0092656C" w:rsidP="00597F59">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9464" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9464"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C5F5B" w:rsidRPr="0042174E" w14:paraId="3B41C3CE" w14:textId="77777777" w:rsidTr="0042174E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
           </w:tcPr>
           <w:p w14:paraId="5B0DCB6C" w14:textId="77777777" w:rsidR="000C5F5B" w:rsidRPr="0042174E" w:rsidRDefault="000C5F5B" w:rsidP="0042174E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>DADOS ACADÉMICOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="650179F2" w14:textId="77777777" w:rsidR="00597F59" w:rsidRPr="000C5F5B" w:rsidRDefault="00597F59" w:rsidP="000C5F5B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -5256,61 +5374,52 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5298572D" w14:textId="77777777" w:rsidR="00F47B9F" w:rsidRDefault="00F47B9F" w:rsidP="00F47B9F">
             <w:pPr>
               <w:pStyle w:val="alteravel"/>
               <w:spacing w:before="24" w:after="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Data conclusão</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Lic</w:t>
+            </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="0059156D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd-MM-yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0059156D">
@@ -5818,51 +5927,51 @@
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D16865" w14:paraId="522E1817" w14:textId="77777777" w:rsidTr="00D16865">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F6A7598" w14:textId="77777777" w:rsidR="00D16865" w:rsidRDefault="00D16865">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk117529136"/>
+            <w:bookmarkStart w:id="12" w:name="_Hlk117529136"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PAGAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D5F1C52" w14:textId="77777777" w:rsidR="00D16865" w:rsidRDefault="00D16865" w:rsidP="00D16865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="31849B"/>
           <w:sz w:val="20"/>
@@ -6104,51 +6213,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Emitir Recibo em nome de: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Texto6"/>
+      <w:bookmarkStart w:id="13" w:name="Texto6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6176,103 +6285,103 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="09BE74C0" w14:textId="77777777" w:rsidR="0092656C" w:rsidRDefault="0092656C" w:rsidP="00EE5D39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE5D39" w:rsidRPr="0042174E" w14:paraId="701E422B" w14:textId="77777777" w:rsidTr="0042174E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
           </w:tcPr>
           <w:p w14:paraId="6A91A2C5" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="0042174E" w:rsidRDefault="00EE5D39" w:rsidP="0042174E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SUBMISSÃO DA INSCRIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70B7CCCF" w14:textId="319A33B4" w:rsidR="00A5693F" w:rsidRPr="00D9364C" w:rsidRDefault="00597F59" w:rsidP="00D9364C">
+    <w:p w14:paraId="53DD6D52" w14:textId="77777777" w:rsidR="00597F59" w:rsidRPr="003A5D2B" w:rsidRDefault="00597F59" w:rsidP="00D4562A">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5D2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Enviar inscrição </w:t>
       </w:r>
       <w:r w:rsidR="00D4562A" w:rsidRPr="003A5D2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">junto com cópia do </w:t>
       </w:r>
@@ -6321,116 +6430,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aude</w:t>
       </w:r>
       <w:r w:rsidR="00D16865">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.sede</w:t>
       </w:r>
       <w:r w:rsidR="00D16865" w:rsidRPr="003A5D2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>@ucp.pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B7CCCF" w14:textId="77777777" w:rsidR="00A5693F" w:rsidRDefault="00A5693F" w:rsidP="000C5F5B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5639223A" w14:textId="77777777" w:rsidR="006F57E6" w:rsidRPr="003A5D2B" w:rsidRDefault="00A5693F" w:rsidP="000C5F5B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C5F5B" w:rsidRPr="0042174E" w14:paraId="623E1E48" w14:textId="77777777" w:rsidTr="0042174E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
           </w:tcPr>
-          <w:p w14:paraId="68E2DCD1" w14:textId="2BD5513C" w:rsidR="000C5F5B" w:rsidRPr="0042174E" w:rsidRDefault="00A5693F" w:rsidP="0042174E">
+          <w:p w14:paraId="68E2DCD1" w14:textId="77777777" w:rsidR="000C5F5B" w:rsidRPr="0042174E" w:rsidRDefault="000C5F5B" w:rsidP="0042174E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="000C5F5B" w:rsidRPr="0042174E">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Teve conhecimento dest</w:t>
             </w:r>
             <w:r w:rsidR="00D16865">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
-            <w:r w:rsidR="000C5F5B" w:rsidRPr="0042174E">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D16865">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>aulas abertas</w:t>
             </w:r>
-            <w:r w:rsidR="000C5F5B" w:rsidRPr="0042174E">
+            <w:r w:rsidRPr="0042174E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> através de:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="041CA0A1" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="002E6FA1" w:rsidRDefault="00EE5D39" w:rsidP="00EE5D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
@@ -6578,69 +6712,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>__________________</w:t>
+        <w:t xml:space="preserve"> Onde?___________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBEC2D1" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="002E6FA1" w:rsidRDefault="00EE5D39" w:rsidP="000C5F5B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="13" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -6761,69 +6877,51 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB160CB" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="002E6FA1" w:rsidRDefault="00EE5D39" w:rsidP="000C5F5B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="13" w:color="auto"/>
         </w:pBdr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.2. Guia do </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Estudante</w:t>
+        <w:t>2.2. Guia do Forum Estudante</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6994,69 +7092,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>__________________</w:t>
+        <w:t xml:space="preserve"> Qual?___________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AACCBE" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="002E6FA1" w:rsidRDefault="00EE5D39" w:rsidP="000C5F5B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="13" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -7680,69 +7760,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>__________________</w:t>
+        <w:t xml:space="preserve"> Qual?___________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CFF816" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="002E6FA1" w:rsidRDefault="00EE5D39" w:rsidP="000C5F5B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="13" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -7779,62 +7841,52 @@
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="13" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>4.1. D</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">o Instituto de Ciências da </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>o Instituto de Ciências da Sáude</w:t>
+      </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002E6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Marcar2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
@@ -8387,149 +8439,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="252445BB" w14:textId="77777777" w:rsidR="00EE5D39" w:rsidRPr="002E6FA1" w:rsidRDefault="00EE5D39" w:rsidP="000C5F5B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="13" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B93D280" w14:textId="77777777" w:rsidR="006333BC" w:rsidRPr="003A5D2B" w:rsidRDefault="006333BC" w:rsidP="006333BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54D04B3F" w14:textId="77777777" w:rsidR="00D9364C" w:rsidRPr="003A5D2B" w:rsidRDefault="00D9364C" w:rsidP="00D9364C">
-[...97 lines deleted...]
-    <w:p w14:paraId="7C775CEC" w14:textId="2D3F53DE" w:rsidR="00DC2CC1" w:rsidRPr="00D9364C" w:rsidRDefault="000C5F5B" w:rsidP="00D9364C">
+    <w:p w14:paraId="70FF61D9" w14:textId="77777777" w:rsidR="000C5F5B" w:rsidRPr="003A5D2B" w:rsidRDefault="000C5F5B" w:rsidP="000C5F5B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5D2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:helpText w:type="text" w:val="Localidade"/>
             <w:statusText w:type="text" w:val="Localidade"/>
             <w:textInput>
               <w:default w:val="[ localidade ]"/>
             </w:textInput>
           </w:ffData>
@@ -8667,74 +8621,416 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5D2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5D2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DC2CC1" w:rsidRPr="00D9364C" w:rsidSect="00450644">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="1059AAA9" w14:textId="77777777" w:rsidR="000C5F5B" w:rsidRPr="003A5D2B" w:rsidRDefault="000C5F5B" w:rsidP="000C5F5B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF4CD5D" w14:textId="77777777" w:rsidR="000C5F5B" w:rsidRPr="003A5D2B" w:rsidRDefault="000C5F5B" w:rsidP="000C5F5B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assinatura do </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>assistente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Text8"/>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="7C775CEC" w14:textId="77777777" w:rsidR="00DC2CC1" w:rsidRPr="003A5D2B" w:rsidRDefault="00DC2CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DC2CC1" w:rsidRPr="003A5D2B" w:rsidSect="00450644">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="1021" w:bottom="272" w:left="1134" w:header="284" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:41:00Z" w:initials="MC">
+    <w:p w14:paraId="136B67D4" w14:textId="77777777" w:rsidR="002F42DD" w:rsidRDefault="002F42DD" w:rsidP="002F42DD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>apagar</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Manuel Luís Vila Capelas" w:date="2023-10-17T13:07:00Z" w:initials="MLVC">
+    <w:p w14:paraId="0A34B868" w14:textId="5F1C6D72" w:rsidR="00962656" w:rsidRDefault="00962656">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Deixo ao vosso critério os valores</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:42:00Z" w:initials="MC">
+    <w:p w14:paraId="3090B483" w14:textId="77777777" w:rsidR="002F42DD" w:rsidRDefault="002F42DD" w:rsidP="002F42DD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - Presencial</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:42:00Z" w:initials="MC">
+    <w:p w14:paraId="7B650CB2" w14:textId="77777777" w:rsidR="002F42DD" w:rsidRDefault="002F42DD" w:rsidP="002F42DD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - Presencial</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:43:00Z" w:initials="MC">
+    <w:p w14:paraId="1DF37EC7" w14:textId="77777777" w:rsidR="00533888" w:rsidRDefault="00533888" w:rsidP="00533888">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - online</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:42:00Z" w:initials="MC">
+    <w:p w14:paraId="2979C5BE" w14:textId="77777777" w:rsidR="002F42DD" w:rsidRDefault="002F42DD" w:rsidP="002F42DD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - Presencial</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:42:00Z" w:initials="MC">
+    <w:p w14:paraId="7CF5AB21" w14:textId="77777777" w:rsidR="002F42DD" w:rsidRDefault="002F42DD" w:rsidP="002F42DD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - Presencial</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="7" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:42:00Z" w:initials="MC">
+    <w:p w14:paraId="57E94378" w14:textId="77777777" w:rsidR="002F42DD" w:rsidRDefault="002F42DD" w:rsidP="002F42DD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - Presencial</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:43:00Z" w:initials="MC">
+    <w:p w14:paraId="6B156437" w14:textId="77777777" w:rsidR="00533888" w:rsidRDefault="00533888" w:rsidP="00533888">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - Presencial</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="9" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:43:00Z" w:initials="MC">
+    <w:p w14:paraId="6BF252D1" w14:textId="77777777" w:rsidR="00533888" w:rsidRDefault="00533888" w:rsidP="00533888">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - online</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="10" w:author="Manuel Luís Vila Capelas" w:date="2026-09-19T09:43:00Z" w:initials="MC">
+    <w:p w14:paraId="368830AC" w14:textId="77777777" w:rsidR="00533888" w:rsidRDefault="00533888" w:rsidP="00533888">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Colocar - Presencial</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="136B67D4" w15:done="0"/>
+  <w15:commentEx w15:paraId="0A34B868" w15:done="0"/>
+  <w15:commentEx w15:paraId="3090B483" w15:done="0"/>
+  <w15:commentEx w15:paraId="7B650CB2" w15:done="0"/>
+  <w15:commentEx w15:paraId="1DF37EC7" w15:done="0"/>
+  <w15:commentEx w15:paraId="2979C5BE" w15:done="0"/>
+  <w15:commentEx w15:paraId="7CF5AB21" w15:done="0"/>
+  <w15:commentEx w15:paraId="57E94378" w15:done="0"/>
+  <w15:commentEx w15:paraId="6B156437" w15:done="0"/>
+  <w15:commentEx w15:paraId="6BF252D1" w15:done="0"/>
+  <w15:commentEx w15:paraId="368830AC" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="48E19346" w16cex:dateUtc="2026-09-19T08:41:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="733333DB" w16cex:dateUtc="2026-09-19T08:42:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3E89284C" w16cex:dateUtc="2026-09-19T08:42:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1BDE6C18" w16cex:dateUtc="2026-09-19T08:43:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2F5946EC" w16cex:dateUtc="2026-09-19T08:42:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="64C14FFB" w16cex:dateUtc="2026-09-19T08:42:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="50F7A3EB" w16cex:dateUtc="2026-09-19T08:42:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="61690253" w16cex:dateUtc="2026-09-19T08:43:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="23C71BF5" w16cex:dateUtc="2026-09-19T08:43:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="72DE511D" w16cex:dateUtc="2026-09-19T08:43:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="136B67D4" w16cid:durableId="48E19346"/>
+  <w16cid:commentId w16cid:paraId="0A34B868" w16cid:durableId="28D9058D"/>
+  <w16cid:commentId w16cid:paraId="3090B483" w16cid:durableId="733333DB"/>
+  <w16cid:commentId w16cid:paraId="7B650CB2" w16cid:durableId="3E89284C"/>
+  <w16cid:commentId w16cid:paraId="1DF37EC7" w16cid:durableId="1BDE6C18"/>
+  <w16cid:commentId w16cid:paraId="2979C5BE" w16cid:durableId="2F5946EC"/>
+  <w16cid:commentId w16cid:paraId="7CF5AB21" w16cid:durableId="64C14FFB"/>
+  <w16cid:commentId w16cid:paraId="57E94378" w16cid:durableId="50F7A3EB"/>
+  <w16cid:commentId w16cid:paraId="6B156437" w16cid:durableId="61690253"/>
+  <w16cid:commentId w16cid:paraId="6BF252D1" w16cid:durableId="23C71BF5"/>
+  <w16cid:commentId w16cid:paraId="368830AC" w16cid:durableId="72DE511D"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E12BC46" w14:textId="77777777" w:rsidR="00622531" w:rsidRDefault="00622531">
+    <w:p w14:paraId="695DFC72" w14:textId="77777777" w:rsidR="006E52E9" w:rsidRDefault="006E52E9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02F41217" w14:textId="77777777" w:rsidR="00622531" w:rsidRDefault="00622531">
+    <w:p w14:paraId="0D2C85E7" w14:textId="77777777" w:rsidR="006E52E9" w:rsidRDefault="006E52E9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8766,135 +9062,135 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="389F6F38" w14:textId="77777777" w:rsidR="00450644" w:rsidRPr="00EE5D39" w:rsidRDefault="00450644" w:rsidP="00D4562A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5D39">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>www.</w:t>
     </w:r>
     <w:r w:rsidR="00164ACA">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>fcse</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5D39">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="31849B"/>
         <w:spacing w:val="34"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.lisboa.ucp.pt</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13E7F874" w14:textId="77777777" w:rsidR="00622531" w:rsidRDefault="00622531">
+    <w:p w14:paraId="06CB368A" w14:textId="77777777" w:rsidR="006E52E9" w:rsidRDefault="006E52E9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58FF25D6" w14:textId="77777777" w:rsidR="00622531" w:rsidRDefault="00622531">
+    <w:p w14:paraId="0F77E7F8" w14:textId="77777777" w:rsidR="006E52E9" w:rsidRDefault="006E52E9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F8D467B" w14:textId="77777777" w:rsidR="00450644" w:rsidRPr="0076241F" w:rsidRDefault="00450644">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08275E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A869D6E"/>
     <w:lvl w:ilvl="0" w:tplc="0816000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0816001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10171,284 +10467,300 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Manuel Luís Vila Capelas">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::luis.capelas@ucp.pt::94a199e9-8dc8-4407-b392-7d313ca68d2d"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="91"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="160"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzO0NDE3tzA2NTc1NTJS0lEKTi0uzszPAykwqwUAXo1WfywAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzO0NDE3tzA2NTc1NTJS0lEKTi0uzszPAymwqAUA0KDV4SwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00597F59"/>
     <w:rsid w:val="00014243"/>
     <w:rsid w:val="00021C11"/>
     <w:rsid w:val="000453A2"/>
     <w:rsid w:val="000567A9"/>
     <w:rsid w:val="00076D50"/>
+    <w:rsid w:val="0008510A"/>
     <w:rsid w:val="00097FC0"/>
     <w:rsid w:val="000C5F5B"/>
     <w:rsid w:val="000E623F"/>
     <w:rsid w:val="000F0FE5"/>
     <w:rsid w:val="000F2AC7"/>
     <w:rsid w:val="000F5922"/>
     <w:rsid w:val="00105A22"/>
+    <w:rsid w:val="00106E59"/>
     <w:rsid w:val="00121751"/>
     <w:rsid w:val="00147016"/>
     <w:rsid w:val="00150F8E"/>
-    <w:rsid w:val="00161F17"/>
     <w:rsid w:val="00164ACA"/>
     <w:rsid w:val="00171FE6"/>
     <w:rsid w:val="001847D1"/>
     <w:rsid w:val="00193FC4"/>
     <w:rsid w:val="001A7603"/>
     <w:rsid w:val="001B52A3"/>
     <w:rsid w:val="001C0E2D"/>
     <w:rsid w:val="001C193D"/>
     <w:rsid w:val="0020351E"/>
     <w:rsid w:val="00221A96"/>
     <w:rsid w:val="0023375A"/>
     <w:rsid w:val="002564E9"/>
     <w:rsid w:val="00270A94"/>
     <w:rsid w:val="00280FB9"/>
     <w:rsid w:val="002819EC"/>
     <w:rsid w:val="002865BC"/>
     <w:rsid w:val="00293215"/>
+    <w:rsid w:val="002C08C2"/>
     <w:rsid w:val="002C22CD"/>
+    <w:rsid w:val="002F42DD"/>
     <w:rsid w:val="003249BF"/>
     <w:rsid w:val="0035519F"/>
     <w:rsid w:val="0037148A"/>
     <w:rsid w:val="0037494C"/>
+    <w:rsid w:val="00375194"/>
     <w:rsid w:val="00376003"/>
     <w:rsid w:val="003846F5"/>
     <w:rsid w:val="003A5D2B"/>
     <w:rsid w:val="003A7523"/>
     <w:rsid w:val="003B250C"/>
     <w:rsid w:val="003B3F20"/>
     <w:rsid w:val="003B71A7"/>
     <w:rsid w:val="003F6601"/>
     <w:rsid w:val="00405090"/>
     <w:rsid w:val="004174BB"/>
     <w:rsid w:val="0042174E"/>
     <w:rsid w:val="00433CD9"/>
     <w:rsid w:val="00450644"/>
     <w:rsid w:val="00457F7D"/>
     <w:rsid w:val="00480D06"/>
     <w:rsid w:val="004A32B4"/>
     <w:rsid w:val="004A783C"/>
-    <w:rsid w:val="004D177E"/>
     <w:rsid w:val="004D33AD"/>
     <w:rsid w:val="004D6437"/>
     <w:rsid w:val="00514932"/>
+    <w:rsid w:val="00533888"/>
     <w:rsid w:val="005508C9"/>
     <w:rsid w:val="0056101C"/>
     <w:rsid w:val="0056334F"/>
     <w:rsid w:val="00582966"/>
     <w:rsid w:val="00585123"/>
     <w:rsid w:val="00595CD4"/>
     <w:rsid w:val="00597F59"/>
     <w:rsid w:val="005B32F5"/>
+    <w:rsid w:val="005F242C"/>
     <w:rsid w:val="005F2634"/>
+    <w:rsid w:val="005F5070"/>
     <w:rsid w:val="00611596"/>
     <w:rsid w:val="00611EAF"/>
-    <w:rsid w:val="00622531"/>
     <w:rsid w:val="006329D4"/>
     <w:rsid w:val="006333BC"/>
     <w:rsid w:val="00637646"/>
     <w:rsid w:val="00655200"/>
     <w:rsid w:val="00655E11"/>
     <w:rsid w:val="00663C0A"/>
     <w:rsid w:val="00666202"/>
     <w:rsid w:val="006823BB"/>
     <w:rsid w:val="0068698D"/>
+    <w:rsid w:val="0069157D"/>
     <w:rsid w:val="006C3827"/>
+    <w:rsid w:val="006E52E9"/>
     <w:rsid w:val="006F27E2"/>
     <w:rsid w:val="006F57E6"/>
     <w:rsid w:val="00702B41"/>
-    <w:rsid w:val="00752C73"/>
     <w:rsid w:val="007553CD"/>
+    <w:rsid w:val="00760924"/>
     <w:rsid w:val="007A52D1"/>
     <w:rsid w:val="007B326B"/>
     <w:rsid w:val="007C6770"/>
     <w:rsid w:val="00804965"/>
     <w:rsid w:val="00805A2B"/>
     <w:rsid w:val="008126B3"/>
     <w:rsid w:val="00834E96"/>
     <w:rsid w:val="008679F0"/>
     <w:rsid w:val="00880928"/>
     <w:rsid w:val="00887A2F"/>
     <w:rsid w:val="008A01C1"/>
     <w:rsid w:val="008A178B"/>
     <w:rsid w:val="008B16C1"/>
     <w:rsid w:val="008B4E80"/>
     <w:rsid w:val="008D4C80"/>
     <w:rsid w:val="0092656C"/>
     <w:rsid w:val="00927524"/>
     <w:rsid w:val="00960BB8"/>
     <w:rsid w:val="00962656"/>
     <w:rsid w:val="00992E8D"/>
     <w:rsid w:val="00997110"/>
     <w:rsid w:val="009C2F8F"/>
     <w:rsid w:val="009D2CFB"/>
     <w:rsid w:val="009D4BD4"/>
-    <w:rsid w:val="009D7734"/>
     <w:rsid w:val="009E5601"/>
     <w:rsid w:val="009F63A5"/>
     <w:rsid w:val="009F7CE6"/>
     <w:rsid w:val="00A01CE6"/>
     <w:rsid w:val="00A0393C"/>
     <w:rsid w:val="00A13FAC"/>
     <w:rsid w:val="00A24A8A"/>
     <w:rsid w:val="00A25D50"/>
-    <w:rsid w:val="00A26BCB"/>
     <w:rsid w:val="00A273D4"/>
     <w:rsid w:val="00A32B24"/>
     <w:rsid w:val="00A41F27"/>
     <w:rsid w:val="00A420DA"/>
     <w:rsid w:val="00A45D14"/>
     <w:rsid w:val="00A5693F"/>
     <w:rsid w:val="00A63278"/>
     <w:rsid w:val="00A864A7"/>
     <w:rsid w:val="00A973B0"/>
+    <w:rsid w:val="00AB6909"/>
     <w:rsid w:val="00AE0802"/>
+    <w:rsid w:val="00B16EEC"/>
     <w:rsid w:val="00B5309E"/>
     <w:rsid w:val="00B66065"/>
     <w:rsid w:val="00BA3D64"/>
     <w:rsid w:val="00BD7688"/>
     <w:rsid w:val="00C001D2"/>
     <w:rsid w:val="00C21E4A"/>
     <w:rsid w:val="00C37E6A"/>
     <w:rsid w:val="00C61C01"/>
     <w:rsid w:val="00C8403B"/>
     <w:rsid w:val="00C90130"/>
     <w:rsid w:val="00CA0B2A"/>
     <w:rsid w:val="00CB4D82"/>
     <w:rsid w:val="00CC3EEF"/>
     <w:rsid w:val="00CC7F9D"/>
     <w:rsid w:val="00CD6CC7"/>
     <w:rsid w:val="00CF5AAD"/>
     <w:rsid w:val="00D04008"/>
     <w:rsid w:val="00D16865"/>
     <w:rsid w:val="00D22A8C"/>
     <w:rsid w:val="00D452D1"/>
     <w:rsid w:val="00D4562A"/>
     <w:rsid w:val="00D626A7"/>
     <w:rsid w:val="00D8086A"/>
     <w:rsid w:val="00D820A0"/>
     <w:rsid w:val="00D82200"/>
-    <w:rsid w:val="00D9364C"/>
     <w:rsid w:val="00DC2CC1"/>
     <w:rsid w:val="00DF2C52"/>
     <w:rsid w:val="00E00F72"/>
     <w:rsid w:val="00E16CDE"/>
     <w:rsid w:val="00E45F92"/>
     <w:rsid w:val="00E50D73"/>
     <w:rsid w:val="00E569D9"/>
+    <w:rsid w:val="00E600D6"/>
     <w:rsid w:val="00EA362D"/>
     <w:rsid w:val="00EA7F39"/>
     <w:rsid w:val="00EC4BAC"/>
     <w:rsid w:val="00ED1DA9"/>
     <w:rsid w:val="00EE5D39"/>
-    <w:rsid w:val="00F27F04"/>
+    <w:rsid w:val="00F00BF1"/>
     <w:rsid w:val="00F47B9F"/>
     <w:rsid w:val="00F53FC1"/>
     <w:rsid w:val="00F8512E"/>
     <w:rsid w:val="00FA679E"/>
     <w:rsid w:val="00FB2598"/>
+    <w:rsid w:val="00FB45FA"/>
     <w:rsid w:val="00FC20B0"/>
+    <w:rsid w:val="00FC3504"/>
     <w:rsid w:val="00FD32DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="37780B16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{37E52438-C8D0-4EB2-832F-31F99E9F7A31}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11140,62 +11452,50 @@
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00585123"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00585123"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="697393078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="973557326">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -11203,51 +11503,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1147817803">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11519,85 +11819,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6188C25D-D914-4740-889C-BF4AAA79AB09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3608</Characters>
+  <Pages>3</Pages>
+  <Words>657</Words>
+  <Characters>3548</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ESB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4267</CharactersWithSpaces>
+  <CharactersWithSpaces>4197</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>João Neves Amado</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>8e17540310176361deba3594df0b4b9de3871c53899bd765ec14bf0956a0f2e1</vt:lpwstr>
   </property>